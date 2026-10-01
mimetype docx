--- v0 (2026-06-22)
+++ v1 (2026-10-01)
@@ -1,1156 +1,1245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03C84EDE" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="585FB58E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>FICHE DESCRIPTIVE DE LA SAISINE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36865BB0" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E9E6236" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="6AC4FB00" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="21DE16DA" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="601F79BE" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="6237"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 - Coordonnées du demandeur : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2A76EE" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-    <w:p w14:paraId="31213C9D" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="328E51FB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="18EBC980" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nom du demandeur </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631F16B2" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="289DF9A2" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Prénom du demandeur : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB68554" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="4F7E964A" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adresse électronique :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0725B91E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="465877F0" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tél : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B5FF5" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="4AFE10F9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse postale : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DD0C59" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2EB63C8D" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="0FDDF1AF" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="508D7627" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="5DFA9D1E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="7371"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 - Votre situation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203DCA49" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-    <w:p w14:paraId="7D861CEB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="726A77C3" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="79817B4F" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Si vous êtes élève ou parent d'élève (public ou privé)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1071BD" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-    <w:p w14:paraId="1AE817A2" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="77646F1F" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="6307E7FA" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Nom et prénom de l'élève : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DF6FA0" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="415B5B6E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Nom et prénom des parents : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACA3BCC" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="68CF5D3B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Dénomination de l'établissement scolaire : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B64BF73" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="76388B34" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43117D69" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="724143DF" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Classe : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11050ECC" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="710E13A9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="4CD5B720" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="3DDF1CDE" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="33634D1C" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Si vous êtes étudiant (public ou privé)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4415314E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="41D1196E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="03920A8F" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="14ABCC32" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="1DC54F24" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Dénomination de l'établissement d'enseignement supérieur : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC9797D" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="3579DBAA" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054672CD" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="1EECDC74" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Formation suivie : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAED366" w14:textId="77777777" w:rsidR="00811761" w:rsidRDefault="00811761">
+    <w:p w14:paraId="7FD223DB" w14:textId="77777777" w:rsidR="00811761" w:rsidRDefault="00811761">
       <w:r>
         <w:t xml:space="preserve">INE : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF0E159" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1DE39A74" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="3BB680F8" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="637E8009" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="0702C03A" w14:textId="0FE359AD" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Si vous êtes un personnel de l'</w:t>
       </w:r>
       <w:r w:rsidR="002179EB">
         <w:t>É</w:t>
       </w:r>
       <w:r>
         <w:t>ducation nationale ou de l'Enseignement supérieur (public ou privé)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA924B0" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="0F951437" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F157E4" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="65353CB9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t>Grade :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C5AB83" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="46676EA2" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Fonction exercée : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5151605C" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="090C0623" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:r>
         <w:t xml:space="preserve">Lieu d'exercice : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EA83DC" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="220E629B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="2D54128E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="0D58A103" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="1C25B840" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="6237"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3 – Exposé de votre demande : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE9A59C" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="03E04ADB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="6E1A1FA7" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="7B3D308B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="757C2D78" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="37E940DE" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="0A6A4A43" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="2AAF9600" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4 - Précisions sur les démarches et contacts que vous avez réalisés concernant cette demande : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA45859" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A0CBAAD" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="2D1A578A" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="669D254B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="35AC981F" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="3954A9FD" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="000A28C1" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="20CA1F6D" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="3402"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5 - Qu'attendez-vous de l'intervention du Médiateur ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656249D9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6B11908A" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="05244BA1" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="5C7614FC" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="390FFBE9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="353FF6DB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="71EE07E5" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="53B1E250" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:ind w:left="4956"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fait à : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE2F2B9" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="6A43F64B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:ind w:left="4956"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C866EF5" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="61FCD400" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="4C4C9647" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="312E0560" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="4D90F6B6" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5DE688" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-    <w:p w14:paraId="1C61C3C7" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="4D557EDB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="63F0701F" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK139"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK140"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> renvoyer par courriel à l'une des adresses suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA070FF" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
-    <w:p w14:paraId="3F1BE052" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+    <w:p w14:paraId="1A0A49ED" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="400C1064" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235915">
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vous êtes : </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B798308" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:t>Christine ENGLEBERT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Serge VANDERKELEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD9CA7" w14:textId="752B5027" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Rectorat de Lille BP 709 59033 Lille Cedex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007A71C3">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>mediateurlille@ac-lille.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35CF81B8" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Pour les problèmes (enseignement public ou privé sous contrat avec l’Etat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B03B85" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="6FA48A31" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>administratifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> de toute nature (personnels du second degré Nord et Pas-de-Calais),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E848B1" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="16567429" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> conflits graves (personnels du second degré Nord et Pas-de-Calais),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15396D05" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="0DB31433" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>d'examens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> et concours,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57180D91" w14:textId="2F6DDB15" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...178 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte3"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve">de bourses de l'enseignement supérieur, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>e logement du CROUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CD48B8" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>scolaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des lycéens et postbac du Nord et du Pas-de-Calais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6B9AE6" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235915">
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Un enseignant du 1</w:t>
-[...133 lines deleted...]
-        <w:r w:rsidR="00630240" w:rsidRPr="00235915">
+        <w:t>Bernard HÉNON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31226483" w14:textId="62554174" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Direction des services départementaux de l'Éducation nationale du Nord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+        <w:t>144 rue de Bavay 59000 Lille</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007A71C3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>ce.i59mediateur@ac-lille.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E1D9191" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
-[...21 lines deleted...]
-    <w:p w14:paraId="27472D81" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+    <w:p w14:paraId="0F76D248" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Pour les problèmes (enseignement public ou privé sous contrat avec l’Etat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6DBBB8" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>scolaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des élèves des collèges du Nord,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C75815" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> bourses du second degré du Nord et du Pas-de-Calais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128B2075" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>du 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00235915">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>administratifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des personnels du premier degré du Nord</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et du Pas-de-Calais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> (privé).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> degré </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00235915">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68E1AC" w14:textId="1724C3A0" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>géré par la DSDEN du Pas-de-Calais</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70A96F7F" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:t>Philippe WECXSTEEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Direction des services départementaux de l'Éducation nationale du Nord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+        <w:t>144 rue de Bavay 59000 Lille</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007A71C3">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ce.i59mediateur1d@ac-lille.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18A67408" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Pour les problèmes (enseignement public ou privé sous contrat avec l’Etat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BE03CA" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="2F275FD6" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>scolaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des élèves du premier degré du Nord,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A42EA7" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="14946298" w14:textId="77777777" w:rsidR="00630240" w:rsidRPr="00235915" w:rsidRDefault="00630240">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>problématiques</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> liées </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>aux situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> de handicap 1er et 2nd degrés (aménagements, examens)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9EA770" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>administratifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des personnels du premier degré du Nord (public).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8A6DAC" w14:textId="038F197F" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00235915">
+        <w:lastRenderedPageBreak/>
+        <w:t>Alain GALAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Un personnel de l'enseignement supérieur</w:t>
-[...84 lines deleted...]
-        <w:r w:rsidR="00630240" w:rsidRPr="00235915">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>DSDEN Pas-de-Calais 20 Bd de la Liberté - BP 916 - 62021 ARRAS Cedex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A71C3">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000168B7">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>mediateur62@ac-lille.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4494AC11" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
+    <w:p w14:paraId="1B9E2E3D" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>Pour les problèmes (enseignement public ou privé sous contrat avec l’Etat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6089F7" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> de l'enseignement supérieur du Nord et du Pas-de-Calais,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78999E38" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>scolaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des élèves du premier degré et des collèges du Pas-de-Calais,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3857D436" w14:textId="4062C98E" w:rsidR="008E4D7E" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t>administratifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A71C3">
+        <w:t xml:space="preserve"> des personnels du premier degré du Pas-de-Calais</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ublic), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C74FDDA" w14:textId="77777777" w:rsidR="008E4D7E" w:rsidRPr="007A71C3" w:rsidRDefault="008E4D7E" w:rsidP="008E4D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>administratifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des AESH et des AED de toute l’académie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA83E8B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="1699EE4E" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="5774292B" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="2A57EFEB" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
+    <w:p w14:paraId="1E5C4C30" w14:textId="77777777" w:rsidR="00630240" w:rsidRDefault="00630240"/>
     <w:sectPr w:rsidR="00630240">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031D1F0A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F084A93C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25E62594"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2942A32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0A5810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A70DA30"/>
     <w:lvl w:ilvl="0" w:tplc="AACABAB2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1245,51 +1334,461 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3004507B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D572F0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="AACABAB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37CC3BB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA12802E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F275F21"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="84CCF1A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A93133C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BA01768"/>
     <w:lvl w:ilvl="0" w:tplc="BC3E125A">
       <w:start w:val="21"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1884,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607520E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4D81452"/>
     <w:lvl w:ilvl="0" w:tplc="50926FF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1501,126 +2000,146 @@
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1649704748">
+  <w:num w:numId="1" w16cid:durableId="1777557687">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1064909579">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="3944795">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="261492295">
+  <w:num w:numId="4" w16cid:durableId="2012872787">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="327712599">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1997226295">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="590747523">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1514034504">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="2140804078">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00235915"/>
     <w:rsid w:val="00114294"/>
-    <w:rsid w:val="00187B20"/>
+    <w:rsid w:val="00192036"/>
     <w:rsid w:val="002179EB"/>
     <w:rsid w:val="00235915"/>
-    <w:rsid w:val="005C11B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006053D1"/>
+    <w:rsid w:val="00274EE5"/>
+    <w:rsid w:val="004402B4"/>
+    <w:rsid w:val="0045505D"/>
+    <w:rsid w:val="005453E2"/>
+    <w:rsid w:val="00572A69"/>
     <w:rsid w:val="00630240"/>
     <w:rsid w:val="00804EF1"/>
     <w:rsid w:val="00811761"/>
     <w:rsid w:val="00844B12"/>
+    <w:rsid w:val="008E4D7E"/>
     <w:rsid w:val="00A75344"/>
-    <w:rsid w:val="00C7417A"/>
-    <w:rsid w:val="00CB5943"/>
+    <w:rsid w:val="00A87A52"/>
+    <w:rsid w:val="00AB0C5D"/>
+    <w:rsid w:val="00B007B4"/>
+    <w:rsid w:val="00C52621"/>
+    <w:rsid w:val="00CA6AED"/>
     <w:rsid w:val="00CE62B7"/>
-    <w:rsid w:val="00DE4884"/>
     <w:rsid w:val="00EA2240"/>
     <w:rsid w:val="00EC04E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5007FF5D"/>
+  <w14:docId w14:val="6F4E9F8F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{01372980-C8CC-4047-A0DD-22B690960B43}"/>
+  <w15:docId w15:val="{C6AC7D27-2107-4E08-B303-2A725886DACA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2058,61 +2577,84 @@
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005453E2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C52621"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mediateur62@ac-lille.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.i59mediateur@ac-lille.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mediateur62@ac-lille.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.i59mediateur1d@ac-lille.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.i59mediateur@ac-lille.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mediateurlille@ac-lille.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2370,76 +2912,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1877</Characters>
+  <Pages>3</Pages>
+  <Words>449</Words>
+  <Characters>2474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>f</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>rectorat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2214</CharactersWithSpaces>
+  <CharactersWithSpaces>2918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3801169</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:mediateur62@ac-lille.fr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7340114</vt:i4>
       </vt:variant>
       <vt:variant>