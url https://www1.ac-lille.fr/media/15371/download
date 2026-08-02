--- v0 (2026-06-23)
+++ v1 (2026-08-02)
@@ -3,73 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0064105C" w:rsidRDefault="000B63E6" w:rsidP="000B63E6">
+    <w:p w14:paraId="200A6692" w14:textId="77777777" w:rsidR="0064105C" w:rsidRDefault="000B63E6" w:rsidP="000B63E6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B63E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304D5206" wp14:editId="21507C02">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DDC6A2B" wp14:editId="1BE1CF56">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="876300" cy="869950"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="08_logoAC_DIJON.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -81,194 +81,195 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="876300" cy="869950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
+    <w:p w14:paraId="4A0DA6DC" w14:textId="77777777" w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
+    <w:p w14:paraId="08C72C21" w14:textId="77777777" w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
+    <w:p w14:paraId="5BF4982C" w14:textId="77777777" w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
+    <w:p w14:paraId="64FD2CAF" w14:textId="77777777" w:rsidR="00595E62" w:rsidRPr="00595E62" w:rsidRDefault="00595E62" w:rsidP="00595E62"/>
+    <w:p w14:paraId="517EB3F0" w14:textId="77777777" w:rsidR="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E67D74" w:rsidRPr="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
+    <w:p w14:paraId="04C9E3DE" w14:textId="77777777" w:rsidR="00E67D74" w:rsidRPr="000B63E6" w:rsidRDefault="000B63E6" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B63E6">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANNEXE 1 : FICHE DE SYNTHESE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67D74" w:rsidRDefault="00E67D74" w:rsidP="00E67D74">
+    <w:p w14:paraId="503781C8" w14:textId="77777777" w:rsidR="00E67D74" w:rsidRDefault="00E67D74" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C229E0" w:rsidRPr="00E67D74" w:rsidRDefault="003F5424" w:rsidP="00E67D74">
+    <w:p w14:paraId="7C7AB017" w14:textId="77777777" w:rsidR="00C229E0" w:rsidRPr="00E67D74" w:rsidRDefault="003F5424" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E67D74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demande d’agrément académique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F5424" w:rsidRPr="00E67D74" w:rsidRDefault="00C229E0" w:rsidP="00E67D74">
+    <w:p w14:paraId="09C26BC7" w14:textId="77777777" w:rsidR="003F5424" w:rsidRPr="00E67D74" w:rsidRDefault="00C229E0" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E67D74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Associations</w:t>
       </w:r>
       <w:r w:rsidR="003F5424" w:rsidRPr="00E67D74">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> éducatives complémentaires de l’enseignement public</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D44A3" w:rsidRPr="00E67D74" w:rsidRDefault="007D44A3" w:rsidP="00E67D74">
+    <w:p w14:paraId="02AD69DE" w14:textId="77777777" w:rsidR="007D44A3" w:rsidRPr="00E67D74" w:rsidRDefault="007D44A3" w:rsidP="00E67D74">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0024309C" w:rsidRDefault="0024309C" w:rsidP="00C40215">
+    <w:p w14:paraId="51C32271" w14:textId="77777777" w:rsidR="0024309C" w:rsidRDefault="0024309C" w:rsidP="00C40215">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2012" w:rsidRDefault="00C40215" w:rsidP="00E40BA5">
+    <w:p w14:paraId="460D3D1E" w14:textId="77777777" w:rsidR="008D2012" w:rsidRDefault="00C40215" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les associations qui apportent leur concours à l’enseignement public peuvent </w:t>
       </w:r>
       <w:r w:rsidR="00E40BA5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>solliciter l’agrément</w:t>
       </w:r>
       <w:r w:rsidR="003F5424">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> académique</w:t>
       </w:r>
       <w:r w:rsidR="00E40BA5">
@@ -287,59 +288,59 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> relat</w:t>
       </w:r>
       <w:r w:rsidR="00884ADA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>if aux activités péri scolaires.</w:t>
       </w:r>
       <w:r w:rsidR="00B60CAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cet agrément garantit la qualité des activités proposées par l’association ainsi que leur complémentarité avec les programmes, les objectifs et les principes de l’enseignement public.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2012" w:rsidRDefault="008D2012" w:rsidP="00E40BA5">
+    <w:p w14:paraId="04EE803E" w14:textId="77777777" w:rsidR="008D2012" w:rsidRDefault="008D2012" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2012" w:rsidRDefault="00393B2E" w:rsidP="00393B2E">
+    <w:p w14:paraId="4CBA83EB" w14:textId="7756C3B0" w:rsidR="008D2012" w:rsidRDefault="00393B2E" w:rsidP="00393B2E">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidR="00E10F7C" w:rsidRPr="00E10F7C">
         <w:t xml:space="preserve"> associations qui sollicitent l’agrément académique </w:t>
       </w:r>
       <w:r w:rsidR="008D2012">
         <w:t>doivent</w:t>
       </w:r>
       <w:r w:rsidR="00EA4281">
         <w:t xml:space="preserve"> en outre</w:t>
       </w:r>
       <w:r w:rsidR="008D2012">
         <w:t xml:space="preserve"> respecter </w:t>
       </w:r>
       <w:r w:rsidR="00DA2567">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">quatre </w:t>
       </w:r>
       <w:r w:rsidR="008D2012" w:rsidRPr="008D2012">
@@ -420,4483 +421,4675 @@
         </w:rPr>
         <w:t>es critères</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> du tronc commun</w:t>
       </w:r>
       <w:r w:rsidR="009174A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont</w:t>
       </w:r>
       <w:r w:rsidR="008D2012" w:rsidRPr="008D2012">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> définis </w:t>
       </w:r>
       <w:r w:rsidR="008D2012">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">par les </w:t>
+        <w:t>par l</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’a</w:t>
       </w:r>
       <w:r w:rsidR="008D2012" w:rsidRPr="00441D77">
-        <w:t xml:space="preserve">Article 25-1 de la Loi n° 2000-321 du 12 avril 2000 </w:t>
+        <w:t xml:space="preserve">rticle 25-1 de la Loi n° 2000-321 du 12 avril 2000 </w:t>
       </w:r>
       <w:r w:rsidR="008D2012">
         <w:t xml:space="preserve">et le </w:t>
       </w:r>
       <w:r w:rsidR="008D2012" w:rsidRPr="00441D77">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00884ADA">
         <w:t>écret n° 2017-908 du 6 mai 2017</w:t>
       </w:r>
       <w:r w:rsidR="00C56B33">
         <w:t xml:space="preserve"> modifié</w:t>
       </w:r>
       <w:r w:rsidR="00884ADA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341583" w:rsidRDefault="00341583" w:rsidP="00393B2E">
+    <w:p w14:paraId="2A63AD75" w14:textId="77777777" w:rsidR="00341583" w:rsidRDefault="00341583" w:rsidP="00393B2E">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00341583" w:rsidRDefault="00341583" w:rsidP="00393B2E">
+    <w:p w14:paraId="4D02283C" w14:textId="77777777" w:rsidR="00341583" w:rsidRDefault="00341583" w:rsidP="00393B2E">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391697">
         <w:t xml:space="preserve">Toute association qui s'est vu délivrer </w:t>
       </w:r>
       <w:r>
         <w:t>l’agrément académique</w:t>
       </w:r>
       <w:r w:rsidRPr="00391697">
         <w:t xml:space="preserve"> est réputée remplir ces conditions pendant une durée de cinq ans dans le cadre de toute </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">autre </w:t>
       </w:r>
       <w:r w:rsidRPr="00391697">
         <w:t>procédure d'agrément prévue par la législation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E10F7C" w:rsidRDefault="00E10F7C" w:rsidP="00E40BA5">
+    <w:p w14:paraId="66CE719E" w14:textId="77777777" w:rsidR="00E10F7C" w:rsidRDefault="00E10F7C" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00331155" w:rsidRDefault="00E948A8" w:rsidP="00E40BA5">
+    <w:p w14:paraId="18E9A2DA" w14:textId="77777777" w:rsidR="00331155" w:rsidRDefault="00E948A8" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
       <w:r>
         <w:t>L’agrément académique</w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t xml:space="preserve"> permet aux associations d’intervenir, pendant ou hors temps scolaire, dans les établisse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ments d’enseignement </w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t>public d</w:t>
       </w:r>
       <w:r w:rsidR="001C6996">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t xml:space="preserve"> premier et </w:t>
       </w:r>
       <w:r w:rsidR="001C6996">
         <w:t>du second degré</w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EA4281">
         <w:t xml:space="preserve"> en lien avec les équipes pédagogiques,</w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t xml:space="preserve"> sur des sujets en lien avec</w:t>
       </w:r>
       <w:r w:rsidR="00EA4281">
         <w:t xml:space="preserve"> les programmes d’enseignement, </w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t xml:space="preserve">un projet d’établissement ou un projet pédagogique. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C40215" w:rsidRDefault="00C40215" w:rsidP="00E40BA5"/>
-    <w:p w:rsidR="008632CE" w:rsidRDefault="00730320" w:rsidP="00E40BA5">
+    <w:p w14:paraId="5619409D" w14:textId="77777777" w:rsidR="00C40215" w:rsidRDefault="00C40215" w:rsidP="00E40BA5"/>
+    <w:p w14:paraId="21D0A273" w14:textId="77777777" w:rsidR="008632CE" w:rsidRDefault="00730320" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
       <w:r>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t>agrément</w:t>
       </w:r>
       <w:r>
         <w:t>, qui est valable 5</w:t>
       </w:r>
       <w:r w:rsidR="00CF6FF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ans, </w:t>
       </w:r>
       <w:r w:rsidR="00C40215">
         <w:t>est accordé par le Recteur d’Académie, après avis du Conseil Académique des Associations Educatives Complémen</w:t>
       </w:r>
       <w:r w:rsidR="001C6996">
         <w:t xml:space="preserve">taires de l’Enseignement Public (CAAECEP) qui se réunit généralement 3 fois par an : en octobre, en février et en mai. A partir de la réception du dossier complet, un délai de 2 mois est nécessaire pour que le dossier puisse être expertisé avant d’être présenté au CAAECEP. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009174A2" w:rsidRDefault="009174A2" w:rsidP="00E40BA5">
+    <w:p w14:paraId="5BF4E054" w14:textId="77777777" w:rsidR="009174A2" w:rsidRDefault="009174A2" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C40215" w:rsidRDefault="00C40215" w:rsidP="00E40BA5">
+    <w:p w14:paraId="5C4EEC74" w14:textId="77777777" w:rsidR="00C40215" w:rsidRDefault="00C40215" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
       <w:r>
         <w:t>La liste des associations agréées est publiée en ligne sur le site internet de l’Académie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009174A2" w:rsidRDefault="009174A2" w:rsidP="00730320">
+    <w:p w14:paraId="5AD1F43B" w14:textId="77777777" w:rsidR="009174A2" w:rsidRDefault="009174A2" w:rsidP="00730320">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00730320" w:rsidRPr="00CE189D" w:rsidRDefault="00AA37BF" w:rsidP="00E40BA5">
+    <w:p w14:paraId="43937052" w14:textId="77777777" w:rsidR="00730320" w:rsidRPr="00CE189D" w:rsidRDefault="00AA37BF" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE189D">
         <w:t xml:space="preserve">Un bilan d’activité des interventions </w:t>
       </w:r>
       <w:r w:rsidR="00C56B33" w:rsidRPr="00CE189D">
         <w:t>peut être</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE189D">
         <w:t xml:space="preserve"> demandé aux associations agréées. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE189D" w:rsidRDefault="00CE189D" w:rsidP="00E40BA5">
+    <w:p w14:paraId="0A48E16B" w14:textId="77777777" w:rsidR="00CE189D" w:rsidRDefault="00CE189D" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00730320" w:rsidRDefault="00730320" w:rsidP="00E40BA5">
+    <w:p w14:paraId="28FC815E" w14:textId="210902CF" w:rsidR="00730320" w:rsidRDefault="00730320" w:rsidP="00E40BA5">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pour tout complément d’information, vous pouvez joindre le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Commun d’Appui aux Politiques Pédagogiques et Educatives - SCAPPE (contact : </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2567">
-[...3 lines deleted...]
-        <w:t>Denise Deneuville</w:t>
+      <w:r w:rsidR="00C76DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nathalie Courtois</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> au 03 20 15 60 22- </w:t>
+        <w:t xml:space="preserve"> au 03 20 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00933CDD">
+        <w:r w:rsidR="00C76DEA" w:rsidRPr="0057408A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>ce.scappe-bpesc@ac-lille.fr</w:t>
+          <w:t>ce.scappe-b3p@ac-lille.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A913EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00730320" w:rsidRDefault="00730320" w:rsidP="00A913EB">
+    <w:p w14:paraId="79FBAF2A" w14:textId="77777777" w:rsidR="00730320" w:rsidRDefault="00730320" w:rsidP="00A913EB">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B22A02" w:rsidRDefault="00730320" w:rsidP="007D08DC">
+    <w:p w14:paraId="477BCB0E" w14:textId="03C7AFA5" w:rsidR="00B22A02" w:rsidRDefault="00730320" w:rsidP="007D08DC">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le dossier de demande d’agrément est à transmettre en </w:t>
       </w:r>
       <w:r w:rsidR="0093079B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 exemplaire numérique à </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="0093079B" w:rsidRPr="000D3D10">
+        <w:r w:rsidR="00C76DEA" w:rsidRPr="0057408A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>ce.scappe-bpesc@ac-lille.fr</w:t>
+          <w:t>ce.scappe-b3p@ac-lille.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0093079B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D08DC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C635F2" w:rsidRDefault="00C635F2" w:rsidP="0004484C">
+    </w:p>
+    <w:p w14:paraId="7329A808" w14:textId="77777777" w:rsidR="00C635F2" w:rsidRDefault="00C635F2" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA37BF" w:rsidRDefault="00AA37BF" w:rsidP="0004484C">
+    <w:p w14:paraId="202033D8" w14:textId="77777777" w:rsidR="00AA37BF" w:rsidRDefault="00AA37BF" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA37BF" w:rsidRDefault="00AA37BF" w:rsidP="0004484C">
+    <w:p w14:paraId="0E719F8B" w14:textId="77777777" w:rsidR="00AA37BF" w:rsidRDefault="00AA37BF" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA37BF" w:rsidRDefault="00AA37BF" w:rsidP="0004484C">
+    <w:p w14:paraId="6793DA2B" w14:textId="77777777" w:rsidR="00B22A02" w:rsidRDefault="00B22A02" w:rsidP="00B22A02">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0064105C" w:rsidRDefault="0064105C" w:rsidP="0004484C">
+    <w:p w14:paraId="2E2592BE" w14:textId="77777777" w:rsidR="00B22A02" w:rsidRDefault="00B22A02" w:rsidP="00B22A02">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B22A02" w:rsidRDefault="00B22A02" w:rsidP="00B22A02">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NOM DE L’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22A02">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ASSOCIATION </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SOLLICITANT L’AGREMENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22A02">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727B44CF" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B22A02" w:rsidRDefault="00B36577" w:rsidP="00B22A02">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B22A02" w:rsidRDefault="00B22A02" w:rsidP="00B22A02">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0BA578" w14:textId="359B3B44" w:rsidR="00B36577" w:rsidRDefault="0008367F" w:rsidP="00542F83">
+      <w:pPr>
+        <w:ind w:left="4676" w:hanging="4676"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="279760755"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B36577">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36577" w:rsidRPr="008D496F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36577">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande                                                      </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-242722630"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00595E62">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B36577">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renouvellement</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED074B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (le cas échéant, date d’octroi du premier agrément :</w:t>
+      </w:r>
+      <w:r w:rsidR="00542F83">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> ../../….</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED074B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD7D891" w14:textId="77777777" w:rsidR="00724B29" w:rsidRDefault="00724B29" w:rsidP="00B36577">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369C02C6" w14:textId="77777777" w:rsidR="00724B29" w:rsidRPr="00724B29" w:rsidRDefault="00724B29" w:rsidP="00B36577">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...105 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B95765" w:rsidRDefault="00B36577" w:rsidP="00B36577">
+    </w:p>
+    <w:p w14:paraId="1A234671" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B95765" w:rsidRDefault="00B36577" w:rsidP="00B36577">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Éléments administratifs généraux :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...7 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRDefault="00B36577" w:rsidP="00067B19">
+    <w:p w14:paraId="250BDFD2" w14:textId="77777777" w:rsidR="00B36577" w:rsidRDefault="00B36577" w:rsidP="00067B19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00067B19">
+    <w:p w14:paraId="5396447E" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00067B19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidR="00C13666">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> su siège social</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00517977">
+    <w:p w14:paraId="28A604C0" w14:textId="2C157847" w:rsidR="00595E62" w:rsidRPr="00595E62" w:rsidRDefault="00B36577" w:rsidP="00595E62">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Téléphone : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="677551DF" w14:textId="5D4F8AEA" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00595E62">
+      <w:pPr>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Site internet :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="215F59F6" w14:textId="4CEBC490" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00595E62">
+      <w:pPr>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Adresse mail :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...11 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00C13666" w:rsidP="00517977">
+    <w:p w14:paraId="5B958DCC" w14:textId="585293C1" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00C13666" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nom du p</w:t>
       </w:r>
       <w:r w:rsidR="00B36577" w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">résident : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00517977">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00517977">
+    <w:p w14:paraId="7254D950" w14:textId="237816A4" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nombre d’adhérents :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liste"/>
+    <w:p w14:paraId="79A31FD4" w14:textId="51096845" w:rsidR="00C13666" w:rsidRDefault="00C13666" w:rsidP="00595E62">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRDefault="00C13666" w:rsidP="00517977">
+        <w:spacing w:before="200"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date de d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36577" w:rsidRPr="00B36577">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">éclaration en préfecture : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D11DABF" w14:textId="70F1FEF9" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00C13666" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Date de d</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Reconnue d’utilité publique : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Date :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
-[...12 lines deleted...]
-    <w:p w:rsidR="00B36577" w:rsidRDefault="00C13666" w:rsidP="00517977">
+    <w:p w14:paraId="5899D2AA" w14:textId="0ECF837B" w:rsidR="001A4990" w:rsidRDefault="00C13666" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Autre a</w:t>
       </w:r>
       <w:r w:rsidR="00B36577" w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>grément </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>par une administration de l’état</w:t>
       </w:r>
       <w:r w:rsidR="00B36577" w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00B36577" w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A4990" w:rsidRDefault="001A4990" w:rsidP="00517977">
+    <w:p w14:paraId="7B3C99B1" w14:textId="49F3C440" w:rsidR="00A25274" w:rsidRDefault="001A4990" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001A4990" w:rsidRDefault="001A4990" w:rsidP="00517977">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agrément par d’autres académies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBAA0A8" w14:textId="45EBABDC" w:rsidR="00C13666" w:rsidRPr="00595E62" w:rsidRDefault="00A25274" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4990">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A25274" w:rsidRDefault="00A25274" w:rsidP="00517977">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>L’association a-t</w:t>
+      </w:r>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>elle des représentants dans des instances officielles représentatives ? Si oui, lesquelles ? :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B24451" w14:textId="0B77FF65" w:rsidR="0074178B" w:rsidRPr="001A4990" w:rsidRDefault="00C13666" w:rsidP="00595E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:before="200"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...46 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>L’association bénéficie-elle</w:t>
+        <w:t>L’association bénéficie</w:t>
+      </w:r>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>-t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>-elle</w:t>
       </w:r>
       <w:r w:rsidR="0074178B" w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13666" w:rsidRPr="001A4990" w:rsidRDefault="00C13666" w:rsidP="001A4990">
+    <w:p w14:paraId="49F3B7DC" w14:textId="77777777" w:rsidR="00C13666" w:rsidRPr="001A4990" w:rsidRDefault="00C13666" w:rsidP="001A4990">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>de</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>de la mise à disposition de personnels de l’état</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4990" w:rsidRPr="001A4990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nombre)</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t> la mise à disposition de personnels de l’état</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t> ? :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0074178B" w:rsidRPr="001A4990" w:rsidRDefault="0074178B" w:rsidP="001A4990">
+    <w:p w14:paraId="25E143FF" w14:textId="70EF66F6" w:rsidR="0074178B" w:rsidRPr="001A4990" w:rsidRDefault="0074178B" w:rsidP="001A4990">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>de</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>de subventions de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> subventions de l’état</w:t>
+        <w:t>tat</w:t>
       </w:r>
       <w:r w:rsidR="001A4990" w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (le cas échéant joindre la liste des subventions </w:t>
       </w:r>
       <w:r w:rsidR="00D40A2D" w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>accordées</w:t>
       </w:r>
       <w:r w:rsidR="001A4990" w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ou demandées pour l’exercice en cours)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
       <w:r w:rsidR="001A4990" w:rsidRPr="001A4990">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
+    <w:p w14:paraId="4DFA55A4" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00517977">
+    <w:p w14:paraId="17B463C6" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00517977">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Coût des interventions (participation financière demandée aux établissements scolaires) :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36577">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
+    <w:p w14:paraId="7E646BAE" w14:textId="77777777" w:rsidR="00B36577" w:rsidRPr="00B36577" w:rsidRDefault="00B36577" w:rsidP="00B36577">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="00E05F68">
+    <w:p w14:paraId="6D8400B9" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="00E05F68">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00E05F68">
+    <w:p w14:paraId="7C1CA5A0" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00E05F68">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRPr="00724B29" w:rsidRDefault="001E4305" w:rsidP="00E05F68">
+    <w:p w14:paraId="720AE508" w14:textId="77777777" w:rsidR="001E4305" w:rsidRPr="00724B29" w:rsidRDefault="001E4305" w:rsidP="00E05F68">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093079B" w:rsidRDefault="0093079B" w:rsidP="0093079B">
+    <w:p w14:paraId="27015221" w14:textId="77777777" w:rsidR="0093079B" w:rsidRDefault="0093079B" w:rsidP="0093079B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093079B" w:rsidRDefault="0093079B" w:rsidP="0093079B">
+    <w:p w14:paraId="78B876F4" w14:textId="77777777" w:rsidR="0093079B" w:rsidRDefault="0093079B" w:rsidP="0093079B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00724B29" w:rsidRDefault="00724B29" w:rsidP="00724B29">
+    <w:p w14:paraId="57B86CF8" w14:textId="77777777" w:rsidR="00724B29" w:rsidRDefault="00724B29" w:rsidP="00724B29">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Description du projet de l’association </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRPr="00B95765" w:rsidRDefault="001E4305" w:rsidP="001E4305">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="05C674F2" w14:textId="77777777" w:rsidR="00026792" w:rsidRDefault="00026792" w:rsidP="00595E62">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00026792" w:rsidRDefault="00026792" w:rsidP="00026792">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00377570" w:rsidP="00B95765">
+    <w:p w14:paraId="29812488" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00377570" w:rsidP="00B95765">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de l’association : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
-[...47 lines deleted...]
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00377570" w:rsidP="00B95765">
+    <w:p w14:paraId="5A634D39" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E96590D" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E31D4A" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE78A5C" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F42C457" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB3A32C" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328787DB" w14:textId="77777777" w:rsidR="00B95765" w:rsidRPr="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1473B13B" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00377570" w:rsidP="00B95765">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Objectifs de l’association : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
-[...47 lines deleted...]
-    <w:p w:rsidR="00377570" w:rsidRPr="00067B19" w:rsidRDefault="00377570" w:rsidP="00B95765">
+    <w:p w14:paraId="3562E1A7" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D778681" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6FDD9A" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27953583" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9BB4D0" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2232B0E4" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB8ED8D" w14:textId="77777777" w:rsidR="00B95765" w:rsidRPr="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7E0215" w14:textId="77777777" w:rsidR="00377570" w:rsidRPr="00067B19" w:rsidRDefault="00377570" w:rsidP="00B95765">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Réalisation</w:t>
       </w:r>
       <w:r w:rsidR="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="0004484C">
+    <w:p w14:paraId="1F229A86" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00544C23" w:rsidRDefault="00544C23" w:rsidP="0004484C">
+    <w:p w14:paraId="0D8ED7AE" w14:textId="77777777" w:rsidR="00544C23" w:rsidRDefault="00544C23" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00544C23" w:rsidRPr="00B95765" w:rsidRDefault="00544C23" w:rsidP="0004484C">
+    <w:p w14:paraId="7E3D37BD" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="0004484C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRPr="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+    <w:p w14:paraId="79A93559" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="0004484C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709290DD" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="0004484C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56705481" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="0004484C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF4EF40" w14:textId="77777777" w:rsidR="00544C23" w:rsidRPr="00B95765" w:rsidRDefault="00544C23" w:rsidP="0004484C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8B3734" w14:textId="77777777" w:rsidR="00B95765" w:rsidRPr="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Complémentarité des activités proposées avec les activités de l’enseignement public</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
-[...15 lines deleted...]
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="7DD18E45" w14:textId="77777777" w:rsidR="00B95765" w:rsidRDefault="00B95765" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4BD8BC" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C6A53F" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E4305">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Merci de préciser quelle forme d’intervention est proposée (cocher la ou les cases utiles) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRPr="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="7ABE52F3" w14:textId="77777777" w:rsidR="001E4305" w:rsidRPr="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="72813826" w14:textId="168C699C" w:rsidR="001E4305" w:rsidRDefault="0008367F" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-860201950"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C86614">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4305">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interventions pendant le temps scolaire, en appui aux activités d’enseignement conduites par les établissements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6253FE04" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="4B44D52A" w14:textId="3F31939C" w:rsidR="001E4305" w:rsidRDefault="0008367F" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1945958153"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00595E62">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4305">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organisation d’activités éducatives complémentaires en dehors du temps scolaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="2AB293CF" w14:textId="77777777" w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E4305" w:rsidRDefault="001E4305" w:rsidP="001E4305">
+    <w:p w14:paraId="1FDD4717" w14:textId="5D5EFDE3" w:rsidR="001E4305" w:rsidRDefault="0008367F" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="58994962"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00595E62">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00595E62">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4305">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contribution au développement de la recherche pédagogique, à la formation des équipes pédagogiques et des autres membres de la communauté éducative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="001E4305">
+    <w:p w14:paraId="06FCFD7F" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E371ED" w:rsidRDefault="00E371ED" w:rsidP="001E4305">
+    <w:p w14:paraId="3295B732" w14:textId="77777777" w:rsidR="00E371ED" w:rsidRDefault="00E371ED" w:rsidP="001E4305">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E371ED" w:rsidRPr="00E371ED" w:rsidTr="00E371ED">
+      <w:tr w:rsidR="00E371ED" w:rsidRPr="00E371ED" w14:paraId="7708CCF3" w14:textId="77777777" w:rsidTr="00E371ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E371ED" w:rsidRDefault="00E371ED" w:rsidP="00966DEA">
+          <w:p w14:paraId="34A1CCA3" w14:textId="77777777" w:rsidR="00E371ED" w:rsidRDefault="00E371ED" w:rsidP="00966DEA">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E371ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Domaine d’intervention : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E371ED" w:rsidRPr="00E371ED" w:rsidRDefault="00E371ED" w:rsidP="00966DEA">
+          <w:p w14:paraId="52E9E296" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00966DEA">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A4B2B2" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00966DEA">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5783CAC2" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00966DEA">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F8F1A37" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00966DEA">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E344A07" w14:textId="203ECD27" w:rsidR="00E371ED" w:rsidRPr="00E371ED" w:rsidRDefault="00595E62" w:rsidP="00966DEA">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00DA42BB">
+    <w:p w14:paraId="27AB8163" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00DA42BB">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
+    <w:p w14:paraId="798F7739" w14:textId="77777777" w:rsidR="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Description des activités proposées exposant leur complémentarité avec l’enseignement public : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
-[...23 lines deleted...]
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00DA42BB">
+    <w:p w14:paraId="0FDDB1C2" w14:textId="77777777" w:rsidR="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F91041" w14:textId="77777777" w:rsidR="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF170F8" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5887AE63" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="00DA42BB">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
-[...39 lines deleted...]
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00845771">
+    <w:p w14:paraId="53B69286" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00DA42BB">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6839F310" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122EAA9F" w14:textId="77777777" w:rsidR="00953848" w:rsidRDefault="00953848" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23544844" w14:textId="77777777" w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73651C83" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0903B632" w14:textId="77777777" w:rsidR="007E72BB" w:rsidRPr="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E713F27" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00845771">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Plus-value pédagogique des activités proposées : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
-[...87 lines deleted...]
-    <w:p w:rsidR="00166489" w:rsidRDefault="007E72BB" w:rsidP="00166489">
+    <w:p w14:paraId="0990B4B5" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7128D9" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0338BCF1" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B50E31" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EE40D2" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D39B305" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0995B4E4" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6841C13A" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE138B5" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432EF210" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB1A029" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F493BC9" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47876742" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309135A1" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC3357B" w14:textId="77777777" w:rsidR="007E72BB" w:rsidRPr="007E72BB" w:rsidRDefault="007E72BB" w:rsidP="007E72BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E7A146" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="007E72BB" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Modalités de construction envisagées avec</w:t>
       </w:r>
       <w:r w:rsidR="00166489">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> les établissements scolaires :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
+    <w:p w14:paraId="5522E25B" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
+    <w:p w14:paraId="3652946D" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
+    <w:p w14:paraId="1914EB7F" w14:textId="77777777" w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
+    <w:p w14:paraId="529B2F11" w14:textId="77777777" w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+    <w:p w14:paraId="2B0E0C24" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+    <w:p w14:paraId="45330EB3" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+    <w:p w14:paraId="565D3B5E" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+    <w:p w14:paraId="26698767" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+    <w:p w14:paraId="313CCE51" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
+    <w:p w14:paraId="397C474C" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
+    <w:p w14:paraId="6FC7F005" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00953848" w:rsidRDefault="00953848" w:rsidP="00166489">
+    <w:p w14:paraId="644FDF9C" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-207"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00166489" w:rsidRPr="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
+    <w:p w14:paraId="67423DCF" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="00166489">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-207"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734A1BBE" w14:textId="77777777" w:rsidR="00DA42BB" w:rsidRDefault="00DA42BB" w:rsidP="00166489">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-207"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D17374A" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-207"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB1080B" w14:textId="77777777" w:rsidR="00953848" w:rsidRDefault="00953848" w:rsidP="00166489">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-207"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688E7911" w14:textId="77777777" w:rsidR="00166489" w:rsidRPr="00166489" w:rsidRDefault="00166489" w:rsidP="00166489">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Modalités d’évaluation des actions réalisées et de leurs effets, en précisant les indicateurs quantitatifs et qualitatifs retenus : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
-[...183 lines deleted...]
-    <w:p w:rsidR="00D50848" w:rsidRDefault="00D50848" w:rsidP="0035130D">
+    <w:p w14:paraId="3CC770BF" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3D149F" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244CEB4F" w14:textId="77777777" w:rsidR="00166489" w:rsidRDefault="00166489" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EBFD7B" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396831F9" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D51F293" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD3D86D" w14:textId="77777777" w:rsidR="0004484C" w:rsidRDefault="0004484C" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E9F95A" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0FCC82" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452576C3" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4949E105" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7A70C1" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F963AC9" w14:textId="77777777" w:rsidR="00595E62" w:rsidRDefault="00595E62" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4344561C" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA83A47" w14:textId="77777777" w:rsidR="00845771" w:rsidRDefault="00845771" w:rsidP="0004484C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D081EB" w14:textId="77777777" w:rsidR="00D50848" w:rsidRDefault="00D50848" w:rsidP="0035130D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Présentation des interventions réalisées et prévues</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035130D" w:rsidRPr="0035130D" w:rsidRDefault="0035130D" w:rsidP="0035130D">
+    <w:p w14:paraId="51150330" w14:textId="77777777" w:rsidR="0035130D" w:rsidRPr="0035130D" w:rsidRDefault="0035130D" w:rsidP="0035130D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00067B19" w:rsidRDefault="00D50848" w:rsidP="00D50848">
+    <w:p w14:paraId="2E283B14" w14:textId="3D429B1C" w:rsidR="00067B19" w:rsidRDefault="00D50848" w:rsidP="00D50848">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Merci de lister dans le tableau ci-dessous les établissements dans lesquels l’association est intervenue sur les </w:t>
+        <w:t>Merci de lister dans le tableau ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidR="0060160E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50848">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les établissements dans lesquels l’association est intervenue sur les </w:t>
       </w:r>
       <w:r w:rsidR="00067B19">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50848">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> années précédant la demande d’agrément</w:t>
       </w:r>
       <w:r w:rsidR="00AD2310">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> ainsi que celles déjà prévues</w:t>
+        <w:t xml:space="preserve"> ainsi que </w:t>
+      </w:r>
+      <w:r w:rsidR="0060160E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>les interventions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2310">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déjà prévues</w:t>
       </w:r>
       <w:r w:rsidR="00AB31DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB31DE" w:rsidRDefault="00AB31DE" w:rsidP="0035130D">
+    <w:p w14:paraId="586F44A8" w14:textId="77777777" w:rsidR="00AB31DE" w:rsidRDefault="00AB31DE" w:rsidP="0035130D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="8364"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Le nombre de ligne du tableau </w:t>
       </w:r>
       <w:r w:rsidR="00D40A2D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>peut être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> adapté aux nombres d’interventions réalisées et/ou prévues</w:t>
       </w:r>
       <w:r w:rsidR="0035130D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2310" w:rsidRPr="00D50848" w:rsidRDefault="00AD2310" w:rsidP="0035130D">
+    <w:p w14:paraId="3FA9CB6E" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00D50848" w:rsidRDefault="00AD2310" w:rsidP="0035130D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="11199" w:type="dxa"/>
-        <w:tblInd w:w="-885" w:type="dxa"/>
+        <w:tblW w:w="10916" w:type="dxa"/>
+        <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="1532"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="1416"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1446"/>
+        <w:gridCol w:w="1813"/>
+        <w:gridCol w:w="1731"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="758915BA" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEE121A" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Année scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRPr="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="1B3952CE" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2310">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Etablissement scolaire (préciser la ville)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
+          <w:p w14:paraId="012A56EC" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067B19">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Description des interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5055440C" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067B19">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Durée et fréquence de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72204F8F" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="00067B19" w:rsidRDefault="00AD2310" w:rsidP="0086579C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Niveaux de classe</w:t>
             </w:r>
             <w:r w:rsidR="007529B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> des élèves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRPr="004D0615" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C990607" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRPr="004D0615" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D0615">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Niveau de qualifications des intervenants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="7593400F" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271382F3" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="329359DA" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="0035130D">
+          <w:p w14:paraId="59EAD52A" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2100855A" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C08800C" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D252898" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="0035130D">
             <w:pPr>
               <w:ind w:left="-87"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="2360CEF0" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0D6E6B" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="7751D928" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="1A04CF04" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45868D1E" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E0885F" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DC8180" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="16D9DE8A" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EF92F2" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="28E52BE0" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="7AD101AB" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3A0065" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2E0586" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1396AF90" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="4AA9A606" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B0297" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="55DF2602" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="6CC1FBAE" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1440F" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FCEB69" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DFED92" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="6A4798EC" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6952FF8E" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="3022E073" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="45096AE7" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1556F291" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A46590" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D92AB2" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="725180F7" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C280A8" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="5BCE8E96" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="1E40FD5E" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E44AFB4" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C155AD7" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4ACAC4" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="3977BEE2" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCD73AD" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="53DB75B5" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="253F93FF" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131D5F0D" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D43F26" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3187954F" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="672EC1DF" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E2AD02" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="3013F574" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="08BC20CF" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34436B7C" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197F3610" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4049B843" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2310" w:rsidTr="00166489">
+      <w:tr w:rsidR="00AD2310" w14:paraId="7A7F2555" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D0788F" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="63ADB2AE" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+          <w:p w14:paraId="19ACA7E9" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB2624D" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4971D07B" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E57D47A" w14:textId="77777777" w:rsidR="00AD2310" w:rsidRDefault="00AD2310" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="00C86614" w14:paraId="614BF217" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC825FC" w14:textId="4A5B8522" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Année scolaire</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B663B57" w14:textId="340F4058" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD2310">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Etablissement scolaire (préciser la ville)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4BFF701E" w14:textId="48244563" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067B19">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Description des interventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217CFDF3" w14:textId="3286C381" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00067B19">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Durée et fréquence de l’intervention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53271EF4" w14:textId="7706EBD9" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Niveaux de classe des élèves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB6204" w14:textId="5F92E8AE" w:rsidR="00C86614" w:rsidRDefault="00C86614" w:rsidP="00C86614">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0615">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Niveau de qualifications des intervenants</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="068D367A" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399356DD" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="64783573" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="72A75C75" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1992F2FC" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35807867" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C97CC81" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="07AD504E" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="726F8FFA" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="3CF369B9" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="612BBA71" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659C71E4" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCA26CC" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3F3A54" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="69FEBB3C" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEE851F" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="3F75C65C" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="244797EE" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699C5D80" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBBE1C0" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D04BF4" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="5BD6CB71" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C61E6B4" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="02DC758A" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="5E95E335" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="373A4B50" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52680B7C" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8D8290" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="02F388A5" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A479513" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="072EF0BE" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="2ED65FA6" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="712026BD" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="797B0CC7" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A632B2" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="32115F71" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CDDB56" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="1B645CD4" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="7449EF6E" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53733490" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B45DD8" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7380DFAA" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="30E3F40A" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F872E11" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="5FFF2EF8" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="5BB9D667" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0363265B" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC32AFB" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1354A253" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="49923475" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3415EBB7" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="48009B47" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="5A51DDCA" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B676E9" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFC8B09" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="366E8933" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002752AE" w:rsidTr="00166489">
+      <w:tr w:rsidR="002752AE" w14:paraId="6CD69A9F" w14:textId="77777777" w:rsidTr="0060160E">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F3388F" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="75CD876F" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
-[...42 lines deleted...]
-          <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+          <w:p w14:paraId="68D1A415" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D90B616" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A63884" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD30794" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="00D50848">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D50848" w:rsidRDefault="00D50848" w:rsidP="00D50848">
+    <w:p w14:paraId="7FF6A824" w14:textId="77777777" w:rsidR="00D50848" w:rsidRDefault="00D50848" w:rsidP="00D50848">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF6FF3" w:rsidRDefault="00CF6FF3" w:rsidP="00D50848">
+    <w:p w14:paraId="349D59F3" w14:textId="77777777" w:rsidR="00CF6FF3" w:rsidRDefault="00CF6FF3" w:rsidP="00D50848">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF6FF3" w:rsidRPr="00D50848" w:rsidRDefault="00CF6FF3" w:rsidP="00D50848">
+    <w:p w14:paraId="13909646" w14:textId="77777777" w:rsidR="00CF6FF3" w:rsidRPr="00D50848" w:rsidRDefault="00CF6FF3" w:rsidP="00D50848">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D50848" w:rsidRPr="00D50848" w:rsidRDefault="00D50848" w:rsidP="00D50848">
+    <w:p w14:paraId="2CE1AA7C" w14:textId="77777777" w:rsidR="00D50848" w:rsidRPr="00D50848" w:rsidRDefault="00D50848" w:rsidP="00D50848">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B95765" w:rsidRPr="00CF6FF3" w:rsidRDefault="00CF6FF3" w:rsidP="00B95765">
+    <w:p w14:paraId="68563395" w14:textId="77777777" w:rsidR="00B95765" w:rsidRPr="00CF6FF3" w:rsidRDefault="00CF6FF3" w:rsidP="00B95765">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6FF3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fait à                     </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Fait à                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A2D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF6FF3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E05C17B" w14:textId="77777777" w:rsidR="00CF6FF3" w:rsidRPr="00CF6FF3" w:rsidRDefault="00CF6FF3" w:rsidP="00B95765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CF6FF3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Le Président de l’association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CF6FF3" w:rsidRPr="00CF6FF3" w:rsidSect="000C49D7">
+    <w:sectPr w:rsidR="00CF6FF3" w:rsidRPr="00CF6FF3" w:rsidSect="00595E62">
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
+    <w:p w14:paraId="2724BCA2" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
+    <w:p w14:paraId="1580FC95" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="27637309"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00CC3BF2" w:rsidRDefault="00CC3BF2">
+      <w:p w14:paraId="4E5B4363" w14:textId="6A7779BA" w:rsidR="00CC3BF2" w:rsidRDefault="00CC3BF2">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
-          <w:t xml:space="preserve">           Rectorat de Lille/SCAPPE/BPESC                                                                 </w:t>
+          <w:t xml:space="preserve">           Rectorat de Lille/SCAPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00C76DEA">
+          <w:t>E</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
-      <w:p w:rsidR="002752AE" w:rsidRDefault="00BD6C04">
+      <w:p w14:paraId="1E351857" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="00BD6C04">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007D08DC">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE">
+  <w:p w14:paraId="75F3803E" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
+    <w:p w14:paraId="4CB953CA" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
+    <w:p w14:paraId="5CCC8E42" w14:textId="77777777" w:rsidR="002752AE" w:rsidRDefault="002752AE" w:rsidP="002752AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -5465,274 +5658,284 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="780304011">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="185297023">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="506166563">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="998461439">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1840346716">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="354045259">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C40215"/>
     <w:rsid w:val="000060EE"/>
     <w:rsid w:val="00026792"/>
     <w:rsid w:val="0004484C"/>
     <w:rsid w:val="00067B19"/>
     <w:rsid w:val="00074812"/>
+    <w:rsid w:val="0008367F"/>
     <w:rsid w:val="000B63E6"/>
     <w:rsid w:val="000C2E79"/>
     <w:rsid w:val="000C49D7"/>
     <w:rsid w:val="001617A5"/>
     <w:rsid w:val="00166489"/>
     <w:rsid w:val="001A4990"/>
     <w:rsid w:val="001C6996"/>
     <w:rsid w:val="001E2229"/>
     <w:rsid w:val="001E4305"/>
     <w:rsid w:val="001F7133"/>
     <w:rsid w:val="0024309C"/>
     <w:rsid w:val="002752AE"/>
     <w:rsid w:val="002C205A"/>
     <w:rsid w:val="00307273"/>
     <w:rsid w:val="00331155"/>
     <w:rsid w:val="00341583"/>
     <w:rsid w:val="0035130D"/>
     <w:rsid w:val="00377570"/>
     <w:rsid w:val="00393B2E"/>
     <w:rsid w:val="003D5282"/>
     <w:rsid w:val="003F5424"/>
     <w:rsid w:val="00471984"/>
     <w:rsid w:val="004B7C95"/>
     <w:rsid w:val="004D0615"/>
     <w:rsid w:val="004E75A9"/>
     <w:rsid w:val="00517977"/>
     <w:rsid w:val="005217FD"/>
+    <w:rsid w:val="00542F83"/>
     <w:rsid w:val="00544C23"/>
     <w:rsid w:val="005579BA"/>
+    <w:rsid w:val="00560901"/>
     <w:rsid w:val="00583535"/>
+    <w:rsid w:val="00595E62"/>
     <w:rsid w:val="00596A02"/>
     <w:rsid w:val="005B5004"/>
     <w:rsid w:val="005B7EF9"/>
+    <w:rsid w:val="0060160E"/>
     <w:rsid w:val="0064105C"/>
     <w:rsid w:val="006C79EE"/>
     <w:rsid w:val="006E1B53"/>
     <w:rsid w:val="006E3B1F"/>
     <w:rsid w:val="006F30BD"/>
     <w:rsid w:val="0070110C"/>
     <w:rsid w:val="00724B29"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731ADC"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="007529B3"/>
     <w:rsid w:val="0079567F"/>
     <w:rsid w:val="0079607D"/>
     <w:rsid w:val="007D08DC"/>
     <w:rsid w:val="007D44A3"/>
     <w:rsid w:val="007E72BB"/>
     <w:rsid w:val="007F5BA5"/>
     <w:rsid w:val="007F7807"/>
     <w:rsid w:val="00845771"/>
     <w:rsid w:val="008459E1"/>
     <w:rsid w:val="008632CE"/>
     <w:rsid w:val="00865CD9"/>
     <w:rsid w:val="00884ADA"/>
     <w:rsid w:val="0089614D"/>
     <w:rsid w:val="008A6EAF"/>
     <w:rsid w:val="008B45C4"/>
     <w:rsid w:val="008D1BCC"/>
     <w:rsid w:val="008D2012"/>
     <w:rsid w:val="008F22E2"/>
     <w:rsid w:val="008F51B8"/>
     <w:rsid w:val="009174A2"/>
     <w:rsid w:val="00920007"/>
     <w:rsid w:val="00924A78"/>
     <w:rsid w:val="0093079B"/>
     <w:rsid w:val="00953848"/>
     <w:rsid w:val="00971F48"/>
     <w:rsid w:val="009C495E"/>
     <w:rsid w:val="009D3874"/>
     <w:rsid w:val="009F3178"/>
     <w:rsid w:val="00A25274"/>
+    <w:rsid w:val="00A472AF"/>
     <w:rsid w:val="00A913EB"/>
     <w:rsid w:val="00AA37BF"/>
     <w:rsid w:val="00AA763F"/>
     <w:rsid w:val="00AB31DE"/>
     <w:rsid w:val="00AD2310"/>
     <w:rsid w:val="00AE641F"/>
     <w:rsid w:val="00B22A02"/>
+    <w:rsid w:val="00B31262"/>
     <w:rsid w:val="00B36577"/>
     <w:rsid w:val="00B41600"/>
     <w:rsid w:val="00B60CAB"/>
     <w:rsid w:val="00B739CB"/>
     <w:rsid w:val="00B913DE"/>
     <w:rsid w:val="00B95765"/>
     <w:rsid w:val="00BD6C04"/>
     <w:rsid w:val="00C13666"/>
     <w:rsid w:val="00C229E0"/>
     <w:rsid w:val="00C40215"/>
     <w:rsid w:val="00C46515"/>
     <w:rsid w:val="00C50AC8"/>
     <w:rsid w:val="00C56B33"/>
     <w:rsid w:val="00C635F2"/>
+    <w:rsid w:val="00C76DEA"/>
     <w:rsid w:val="00C83F54"/>
     <w:rsid w:val="00C84D85"/>
+    <w:rsid w:val="00C86614"/>
     <w:rsid w:val="00CB5FEA"/>
     <w:rsid w:val="00CC3BF2"/>
     <w:rsid w:val="00CE189D"/>
     <w:rsid w:val="00CF6FF3"/>
     <w:rsid w:val="00D15D1D"/>
     <w:rsid w:val="00D36523"/>
     <w:rsid w:val="00D40A2D"/>
     <w:rsid w:val="00D50848"/>
     <w:rsid w:val="00DA2567"/>
     <w:rsid w:val="00DA42BB"/>
     <w:rsid w:val="00DB66D5"/>
+    <w:rsid w:val="00DD2C39"/>
     <w:rsid w:val="00E05F68"/>
     <w:rsid w:val="00E10F7C"/>
     <w:rsid w:val="00E12C27"/>
     <w:rsid w:val="00E371ED"/>
     <w:rsid w:val="00E40BA5"/>
     <w:rsid w:val="00E45805"/>
     <w:rsid w:val="00E67D74"/>
     <w:rsid w:val="00E90369"/>
     <w:rsid w:val="00E948A8"/>
     <w:rsid w:val="00E9590F"/>
     <w:rsid w:val="00EA4281"/>
     <w:rsid w:val="00EA7C6C"/>
     <w:rsid w:val="00EC54C1"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00EE3C85"/>
     <w:rsid w:val="00EF173A"/>
     <w:rsid w:val="00F3446F"/>
     <w:rsid w:val="00F35843"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C1A081B"/>
+  <w14:docId w14:val="4F361BB6"/>
   <w15:docId w15:val="{D61155D4-46DD-4EB7-B67C-420CFD5D566F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6060,50 +6263,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C40215"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="2835"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EC54C1"/>
     <w:pPr>
@@ -6475,61 +6683,73 @@
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002752AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002752AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C76DEA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.scappe-bpesc@ac-lille.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.scappe-bpesc@ac-lille.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.scappe-b3p@ac-lille.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.scappe-b3p@ac-lille.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6792,66 +7012,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{643EF4EC-25C6-431C-8558-DC9735DC05B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>820</Words>
-  <Characters>4510</Characters>
+  <Words>852</Words>
+  <Characters>4688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5320</CharactersWithSpaces>
+  <CharactersWithSpaces>5529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Giovanna Havet</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>