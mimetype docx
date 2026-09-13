--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -11,55 +11,54 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6AD40B56" w14:textId="3E2E0E39" w:rsidR="0076311F" w:rsidRDefault="0076311F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9CF497" w14:textId="07E46BDD" w:rsidR="00BF652D" w:rsidRDefault="00BF652D" w:rsidP="00BF652D">
+    <w:p w14:paraId="5A9CF497" w14:textId="07E46BDD" w:rsidR="00BF652D" w:rsidRPr="002F41B9" w:rsidRDefault="00BF652D" w:rsidP="00BF652D">
       <w:pPr>
         <w:ind w:left="142" w:hanging="15"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF652D">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487589888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48286D5D" wp14:editId="27A1E5C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4287520</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2867025" cy="876300"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
@@ -703,134 +702,59 @@
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>UPE2A en collège / lycée</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C676B9" w14:textId="77777777" w:rsidR="0076311F" w:rsidRDefault="0076311F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC5850D" w14:textId="77777777" w:rsidR="0076311F" w:rsidRPr="00AA2A5A" w:rsidRDefault="006833E3">
+    <w:p w14:paraId="4FC5850D" w14:textId="06D0FB14" w:rsidR="0076311F" w:rsidRPr="00AA2A5A" w:rsidRDefault="0076311F" w:rsidP="00F644B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8946"/>
         </w:tabs>
-        <w:ind w:left="6251"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2A5A">
-[...72 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="678E2880" w14:textId="01F4667E" w:rsidR="0076311F" w:rsidRDefault="006833E3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="437"/>
       </w:pPr>
       <w:r>
         <w:t>Je</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>soussigné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1905,349 +1829,357 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5610B22E" w14:textId="77777777" w:rsidR="0076311F" w:rsidRDefault="0076311F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C64773A" w14:textId="77777777" w:rsidR="00520092" w:rsidRDefault="00520092">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="143E5871" w14:textId="77777777" w:rsidR="0076311F" w:rsidRDefault="0076311F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="41"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D39881" w14:textId="028E9222" w:rsidR="002E4A1F" w:rsidRDefault="006833E3" w:rsidP="00520092">
+    <w:p w14:paraId="36D39881" w14:textId="622C4864" w:rsidR="002E4A1F" w:rsidRPr="003176C1" w:rsidRDefault="006833E3" w:rsidP="00520092">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Document à retourner au supérieur hiérarchique avant </w:t>
       </w:r>
       <w:r w:rsidR="00AA181E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2A5A">
-[...15 lines deleted...]
-      <w:r w:rsidR="002E4A1F">
+      <w:r w:rsidR="003176C1" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mercre</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2A5A" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2379" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>23 septembre</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4A1F" w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F9235A">
+      <w:r w:rsidR="00F9235A" w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dernier délai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6169CE85" w14:textId="0A425A79" w:rsidR="00520092" w:rsidRPr="00F6614F" w:rsidRDefault="006833E3" w:rsidP="00520092">
+    <w:p w14:paraId="6169CE85" w14:textId="1642C427" w:rsidR="00520092" w:rsidRPr="003176C1" w:rsidRDefault="006833E3" w:rsidP="00520092">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Document</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>retourner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>supérieur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>hiérarchique</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="00AA181E">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002E4A1F">
+      <w:r w:rsidR="00AA181E" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2A5A" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lundi 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003176C1" w:rsidRPr="003176C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8 septembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E4A1F">
+      <w:r w:rsidR="002E4A1F" w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F9235A">
+      <w:r w:rsidR="00F9235A" w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dernier</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003176C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>délai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B15F54C" w14:textId="21A6F407" w:rsidR="0076311F" w:rsidRPr="00F6614F" w:rsidRDefault="005B0D7A" w:rsidP="00520092">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F6614F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
@@ -2282,119 +2214,119 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0076311F"/>
     <w:rsid w:val="00235906"/>
+    <w:rsid w:val="002A2379"/>
     <w:rsid w:val="002E4A1F"/>
+    <w:rsid w:val="002F41B9"/>
+    <w:rsid w:val="003176C1"/>
     <w:rsid w:val="003549BF"/>
     <w:rsid w:val="003A13D1"/>
     <w:rsid w:val="00432D55"/>
     <w:rsid w:val="00464F18"/>
     <w:rsid w:val="004815DC"/>
     <w:rsid w:val="004A698B"/>
     <w:rsid w:val="00520092"/>
     <w:rsid w:val="005B0D7A"/>
     <w:rsid w:val="00623714"/>
     <w:rsid w:val="006833E3"/>
     <w:rsid w:val="00703390"/>
     <w:rsid w:val="007278D4"/>
     <w:rsid w:val="00752BB6"/>
+    <w:rsid w:val="007610FF"/>
     <w:rsid w:val="0076311F"/>
     <w:rsid w:val="007C2166"/>
     <w:rsid w:val="007E4769"/>
     <w:rsid w:val="008D35A7"/>
     <w:rsid w:val="009772B5"/>
+    <w:rsid w:val="00A77825"/>
+    <w:rsid w:val="00A816F6"/>
     <w:rsid w:val="00AA181E"/>
     <w:rsid w:val="00AA2A5A"/>
     <w:rsid w:val="00AB58D0"/>
     <w:rsid w:val="00AF7D44"/>
     <w:rsid w:val="00B17F1A"/>
     <w:rsid w:val="00B52CB5"/>
     <w:rsid w:val="00B9414B"/>
     <w:rsid w:val="00BF652D"/>
     <w:rsid w:val="00DB18DA"/>
     <w:rsid w:val="00ED23C2"/>
     <w:rsid w:val="00F302AB"/>
     <w:rsid w:val="00F431DF"/>
+    <w:rsid w:val="00F644B8"/>
     <w:rsid w:val="00F6614F"/>
     <w:rsid w:val="00F71792"/>
     <w:rsid w:val="00F75A06"/>
     <w:rsid w:val="00F9235A"/>
     <w:rsid w:val="00FA2D9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3195,75 +3127,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1201</Characters>
+  <Words>212</Words>
+  <Characters>1172</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MOUVEMENT ANNUEL DES PROFESSEURS DES ECOLES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Académie de Lille</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1417</CharactersWithSpaces>
+  <CharactersWithSpaces>1382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MOUVEMENT ANNUEL DES PROFESSEURS DES ECOLES</dc:title>
   <dc:creator>cvanhoenacker</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-01-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>