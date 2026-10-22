--- v0 (2026-06-18)
+++ v1 (2026-10-22)
@@ -1,99 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5251" w:type="pct"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5490"/>
         <w:gridCol w:w="5491"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF2A53" w:rsidRPr="00253C0E" w14:paraId="226AD80C" w14:textId="77777777" w:rsidTr="00AF2A53">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F57B295" w14:textId="77777777" w:rsidR="00AF2A53" w:rsidRPr="00253C0E" w:rsidRDefault="00AF2A53" w:rsidP="00AF2A53">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00BB0F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Fiche n°1 Réalisation d'un soin du quotidien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF2A53" w:rsidRPr="00253C0E" w14:paraId="0A383F18" w14:textId="77777777" w:rsidTr="007C6EB0">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77EEF6A2" w14:textId="77777777" w:rsidR="00AF2A53" w:rsidRDefault="00AF2A53" w:rsidP="00AF2A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -273,58 +267,69 @@
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D41001A" w14:textId="5CF417C2" w:rsidR="00AF2A53" w:rsidRPr="006914D5" w:rsidRDefault="00AF2A53" w:rsidP="00AF2A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006914D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRÉNOM</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> …..…..…......</w:t>
+              <w:t xml:space="preserve"> ….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:smallCaps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.…..…......</w:t>
             </w:r>
             <w:r w:rsidRPr="006914D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>......................................</w:t>
             </w:r>
             <w:r w:rsidR="00903DA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........</w:t>
             </w:r>
             <w:r w:rsidRPr="006914D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -663,229 +668,185 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF223C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="767B9B36" w14:textId="77777777" w:rsidR="00AF2A53" w:rsidRDefault="00AF2A53"/>
     <w:p w14:paraId="7EFE5DAD" w14:textId="77777777" w:rsidR="006368A4" w:rsidRDefault="006368A4"/>
     <w:sectPr w:rsidR="006368A4" w:rsidSect="00AC3718">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5C3E59" w14:textId="77777777" w:rsidR="009A455A" w:rsidRDefault="009A455A" w:rsidP="0081289C">
+    <w:p w14:paraId="706191F1" w14:textId="77777777" w:rsidR="007A7A9D" w:rsidRDefault="007A7A9D" w:rsidP="0081289C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28592016" w14:textId="77777777" w:rsidR="009A455A" w:rsidRDefault="009A455A" w:rsidP="0081289C">
+    <w:p w14:paraId="37004201" w14:textId="77777777" w:rsidR="007A7A9D" w:rsidRDefault="007A7A9D" w:rsidP="0081289C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4D30F217" w14:textId="77777777" w:rsidR="00A01DE9" w:rsidRPr="00550477" w:rsidRDefault="00A01DE9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006914D5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Consigne à respecter : 1 Rect</w:t>
     </w:r>
     <w:r w:rsidR="00550477">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>o/Verso maximum</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4142917A" w14:textId="77777777" w:rsidR="009A455A" w:rsidRDefault="009A455A" w:rsidP="0081289C">
+    <w:p w14:paraId="2777287D" w14:textId="77777777" w:rsidR="007A7A9D" w:rsidRDefault="007A7A9D" w:rsidP="0081289C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23EA9EA6" w14:textId="77777777" w:rsidR="009A455A" w:rsidRDefault="009A455A" w:rsidP="0081289C">
+    <w:p w14:paraId="713743C4" w14:textId="77777777" w:rsidR="007A7A9D" w:rsidRDefault="007A7A9D" w:rsidP="0081289C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...19 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10314" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1866"/>
       <w:gridCol w:w="8448"/>
     </w:tblGrid>
     <w:tr w:rsidR="00903DA9" w:rsidRPr="00903DA9" w14:paraId="3B768DF7" w14:textId="77777777" w:rsidTr="00254935">
       <w:trPr>
         <w:trHeight w:val="2013"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1597" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="275D0DF8" w14:textId="77777777" w:rsidR="00225F5E" w:rsidRDefault="00225F5E" w:rsidP="00F93A35">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="37ED9A3E" w14:textId="77777777" w:rsidR="00F93A35" w:rsidRPr="00225F5E" w:rsidRDefault="006E11DA" w:rsidP="00AC3718">
           <w:r>
@@ -1002,95 +963,95 @@
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> (A</w:t>
           </w:r>
           <w:r w:rsidR="00CC06BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>É</w:t>
           </w:r>
           <w:r w:rsidR="00903DA9" w:rsidRPr="00903DA9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>PE)</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="73F1D425" w14:textId="2B3E5973" w:rsidR="00F93A35" w:rsidRPr="00903DA9" w:rsidRDefault="00225F5E" w:rsidP="00903DA9">
+        <w:p w14:paraId="73F1D425" w14:textId="7145115F" w:rsidR="00F93A35" w:rsidRPr="00903DA9" w:rsidRDefault="00225F5E" w:rsidP="00903DA9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="-9"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00903DA9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:highlight w:val="darkBlue"/>
             </w:rPr>
             <w:t>Session 20</w:t>
           </w:r>
           <w:r w:rsidR="00AC3718" w:rsidRPr="00903DA9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:highlight w:val="darkBlue"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00903DA9" w:rsidRPr="00903DA9">
+          <w:r w:rsidR="007B54EB" w:rsidRPr="007B54EB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:highlight w:val="darkBlue"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>…</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="57241D65" w14:textId="77777777" w:rsidR="00903DA9" w:rsidRDefault="00903DA9" w:rsidP="00F93A35">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="2BC3BB5C" w14:textId="5CF94E8B" w:rsidR="00903DA9" w:rsidRPr="00903DA9" w:rsidRDefault="00F93A35" w:rsidP="00254935">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -1203,75 +1164,76 @@
         <w:p w14:paraId="63B54074" w14:textId="5A2280D4" w:rsidR="00F93A35" w:rsidRPr="00903DA9" w:rsidRDefault="00F93A35" w:rsidP="00903DA9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4E30FED1" w14:textId="77777777" w:rsidR="00F93A35" w:rsidRDefault="00F93A35" w:rsidP="006368A4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0081289C"/>
     <w:rsid w:val="00043A25"/>
     <w:rsid w:val="00067C7D"/>
     <w:rsid w:val="000C628B"/>
     <w:rsid w:val="000F59A9"/>
     <w:rsid w:val="000F76B2"/>
     <w:rsid w:val="00102294"/>
     <w:rsid w:val="00133CE7"/>
     <w:rsid w:val="00187DA9"/>
     <w:rsid w:val="001A4C87"/>
     <w:rsid w:val="001F41B6"/>
     <w:rsid w:val="0020476E"/>
     <w:rsid w:val="002141A8"/>
     <w:rsid w:val="00225F5E"/>
     <w:rsid w:val="00253C0E"/>
     <w:rsid w:val="00254935"/>
     <w:rsid w:val="002816A6"/>
     <w:rsid w:val="002A2FD0"/>
     <w:rsid w:val="002E1F54"/>
     <w:rsid w:val="002F0AA8"/>
     <w:rsid w:val="00323DE4"/>
     <w:rsid w:val="0034198D"/>
     <w:rsid w:val="003811EE"/>
@@ -1279,136 +1241,139 @@
     <w:rsid w:val="003E32FA"/>
     <w:rsid w:val="003E3C9F"/>
     <w:rsid w:val="00404DC2"/>
     <w:rsid w:val="00422CE1"/>
     <w:rsid w:val="00433216"/>
     <w:rsid w:val="0044135A"/>
     <w:rsid w:val="0046159E"/>
     <w:rsid w:val="00475BD2"/>
     <w:rsid w:val="004800FE"/>
     <w:rsid w:val="004E6B6B"/>
     <w:rsid w:val="00502094"/>
     <w:rsid w:val="005078E8"/>
     <w:rsid w:val="005154A0"/>
     <w:rsid w:val="00550477"/>
     <w:rsid w:val="00587017"/>
     <w:rsid w:val="005908E1"/>
     <w:rsid w:val="005A5DB0"/>
     <w:rsid w:val="0060256D"/>
     <w:rsid w:val="006027D6"/>
     <w:rsid w:val="0060775D"/>
     <w:rsid w:val="00613956"/>
     <w:rsid w:val="006362F6"/>
     <w:rsid w:val="006368A4"/>
     <w:rsid w:val="00646828"/>
     <w:rsid w:val="006914D5"/>
+    <w:rsid w:val="006C4F51"/>
     <w:rsid w:val="006E11DA"/>
     <w:rsid w:val="006E4276"/>
+    <w:rsid w:val="006F746D"/>
     <w:rsid w:val="00707095"/>
+    <w:rsid w:val="007A7A9D"/>
+    <w:rsid w:val="007B54EB"/>
     <w:rsid w:val="007C6EB0"/>
     <w:rsid w:val="007D3AC3"/>
     <w:rsid w:val="0081289C"/>
     <w:rsid w:val="00861F20"/>
     <w:rsid w:val="008F21A9"/>
     <w:rsid w:val="00903DA9"/>
     <w:rsid w:val="00906FFC"/>
     <w:rsid w:val="009113C9"/>
     <w:rsid w:val="00936CB2"/>
     <w:rsid w:val="00971031"/>
     <w:rsid w:val="009951BB"/>
     <w:rsid w:val="00996C7D"/>
     <w:rsid w:val="009A455A"/>
     <w:rsid w:val="009A6CE8"/>
     <w:rsid w:val="00A01DE9"/>
     <w:rsid w:val="00A4276A"/>
     <w:rsid w:val="00A75046"/>
     <w:rsid w:val="00AB6CDE"/>
     <w:rsid w:val="00AC3718"/>
     <w:rsid w:val="00AF223C"/>
     <w:rsid w:val="00AF2A53"/>
     <w:rsid w:val="00B14485"/>
     <w:rsid w:val="00B338EB"/>
     <w:rsid w:val="00B44979"/>
     <w:rsid w:val="00B8199E"/>
     <w:rsid w:val="00B915FC"/>
     <w:rsid w:val="00BB0F0C"/>
-    <w:rsid w:val="00C61BCB"/>
     <w:rsid w:val="00CC06BA"/>
     <w:rsid w:val="00CE4A71"/>
     <w:rsid w:val="00D72118"/>
     <w:rsid w:val="00DA0666"/>
     <w:rsid w:val="00E344A6"/>
     <w:rsid w:val="00E40CDD"/>
     <w:rsid w:val="00EB0594"/>
     <w:rsid w:val="00EC6F2D"/>
     <w:rsid w:val="00F54F28"/>
     <w:rsid w:val="00F93A35"/>
     <w:rsid w:val="00F95F36"/>
     <w:rsid w:val="00F97A42"/>
     <w:rsid w:val="00FA2DC2"/>
     <w:rsid w:val="00FB555E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="61AE9855"/>
   <w15:docId w15:val="{718766F5-B5EF-4E88-B4A1-62E55A65B633}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1736,50 +1701,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003811EE"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -1870,103 +1840,103 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0081289C"/>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004E6B6B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="531575038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1420061269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1797063202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2195,51 +2165,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>72</Words>
   <Characters>401</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>