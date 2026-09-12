--- v0 (2026-06-23)
+++ v1 (2026-09-12)
@@ -2353,97 +2353,107 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="282828"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="282828"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A77F8DD" w14:textId="77777777" w:rsidR="00310C09" w:rsidRPr="001C7A58" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="282828"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="282828"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="282828"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="282828"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0792FC92" w14:textId="028F70D6" w:rsidR="00310C09" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
+          <w:p w14:paraId="0792FC92" w14:textId="224D63C6" w:rsidR="00310C09" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Candidature à </w:t>
             </w:r>
             <w:r w:rsidRPr="006373DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>transmettre avant le</w:t>
             </w:r>
             <w:r w:rsidR="00DA62BD" w:rsidRPr="006373DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:r w:rsidR="00F43D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>12 septembre</w:t>
+            </w:r>
             <w:r w:rsidR="00356BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>30 juin 2026</w:t>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="006373DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> draio@region-academique-hdf.fr</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CF02F0D" w14:textId="2D1E5E2A" w:rsidR="00310C09" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:firstLine="6"/>
               <w:rPr>
@@ -2512,51 +2522,51 @@
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E37C74D" w14:textId="010F4F39" w:rsidR="00310C09" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Mme Clotilde SCHERPEREEL – Cheffe du pôle Persévérance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE5C584" w14:textId="30B27590" w:rsidR="00310C09" w:rsidRDefault="00FA40CD" w:rsidP="00D561E9">
+          <w:p w14:paraId="4CE5C584" w14:textId="30B27590" w:rsidR="00310C09" w:rsidRDefault="00000000" w:rsidP="00D561E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00DA62BD" w:rsidRPr="00756314">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Clotilde.scherpereel@region-academique-hdf.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25D72C0D" w14:textId="77777777" w:rsidR="00310C09" w:rsidRPr="001C7A58" w:rsidRDefault="00310C09" w:rsidP="00D561E9">
             <w:pPr>
@@ -3104,137 +3114,139 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="841430771">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1967272617">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="233975231">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="203829002">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC152C"/>
     <w:rsid w:val="0001768C"/>
     <w:rsid w:val="000243F2"/>
     <w:rsid w:val="000D0528"/>
     <w:rsid w:val="000F760F"/>
     <w:rsid w:val="00106D64"/>
     <w:rsid w:val="00115406"/>
     <w:rsid w:val="001969C9"/>
     <w:rsid w:val="001B2E76"/>
     <w:rsid w:val="001C7A58"/>
     <w:rsid w:val="001F696B"/>
     <w:rsid w:val="002401EC"/>
     <w:rsid w:val="00291EB3"/>
     <w:rsid w:val="002A1CD9"/>
     <w:rsid w:val="002A5E12"/>
     <w:rsid w:val="002C64CA"/>
     <w:rsid w:val="002D11E3"/>
     <w:rsid w:val="002E149B"/>
     <w:rsid w:val="002F4B24"/>
     <w:rsid w:val="00310C09"/>
     <w:rsid w:val="00356BC1"/>
     <w:rsid w:val="0038344B"/>
     <w:rsid w:val="00420472"/>
     <w:rsid w:val="00450B38"/>
     <w:rsid w:val="004C2831"/>
+    <w:rsid w:val="00517689"/>
     <w:rsid w:val="005267BD"/>
     <w:rsid w:val="005501AB"/>
     <w:rsid w:val="005A79A5"/>
     <w:rsid w:val="005C35B7"/>
     <w:rsid w:val="005C489A"/>
     <w:rsid w:val="0060760D"/>
     <w:rsid w:val="006138EB"/>
     <w:rsid w:val="006373DD"/>
     <w:rsid w:val="006612CF"/>
     <w:rsid w:val="0066496B"/>
     <w:rsid w:val="00676DA3"/>
     <w:rsid w:val="006D6AD9"/>
     <w:rsid w:val="00705F73"/>
     <w:rsid w:val="007100AC"/>
     <w:rsid w:val="00713DD6"/>
     <w:rsid w:val="00720456"/>
     <w:rsid w:val="007A3C34"/>
     <w:rsid w:val="00884FA7"/>
     <w:rsid w:val="00893179"/>
     <w:rsid w:val="0091280A"/>
     <w:rsid w:val="009664AF"/>
     <w:rsid w:val="009E3F33"/>
     <w:rsid w:val="009F0A22"/>
     <w:rsid w:val="00AA439E"/>
     <w:rsid w:val="00B05DFA"/>
     <w:rsid w:val="00B17BA7"/>
     <w:rsid w:val="00BA7568"/>
     <w:rsid w:val="00BB1178"/>
     <w:rsid w:val="00BC152C"/>
     <w:rsid w:val="00BC4910"/>
     <w:rsid w:val="00BD2D95"/>
     <w:rsid w:val="00BD5365"/>
     <w:rsid w:val="00C84729"/>
     <w:rsid w:val="00D10AFB"/>
     <w:rsid w:val="00D940DA"/>
     <w:rsid w:val="00DA5104"/>
     <w:rsid w:val="00DA62BD"/>
     <w:rsid w:val="00DB15D2"/>
     <w:rsid w:val="00DC0C92"/>
     <w:rsid w:val="00DC3137"/>
     <w:rsid w:val="00E012E8"/>
     <w:rsid w:val="00E12998"/>
     <w:rsid w:val="00E25910"/>
     <w:rsid w:val="00EB697F"/>
     <w:rsid w:val="00ED422E"/>
     <w:rsid w:val="00EF7A4E"/>
+    <w:rsid w:val="00F43D1B"/>
     <w:rsid w:val="00F64403"/>
     <w:rsid w:val="00F74BA6"/>
     <w:rsid w:val="00FA40CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4044,78 +4056,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B760A66-62C5-4757-A212-0788CBD2FFA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>480</Words>
-  <Characters>2646</Characters>
+  <Words>481</Words>
+  <Characters>2650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3120</CharactersWithSpaces>
+  <CharactersWithSpaces>3125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cpicart</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2016-11-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2016-11-17T00:00:00Z</vt:filetime>
   </property>